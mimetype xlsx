--- v0 (2026-02-18)
+++ v1 (2026-08-20)
@@ -1,425 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fsagrea.ente.regione.emr.it\AgreaServiziFinanziari\11 TRASPARENZA\Art. 4bis dati sui pagamenti\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1B93D67-723A-4DDB-8488-813FFAF276BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88CCD66E-377A-441A-806C-6C5218A134DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Pagamenti per Beneficiario" sheetId="1" r:id="rId1"/>
+    <sheet name="Report 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="11">
+  <si>
+    <t>Anno</t>
+  </si>
+  <si>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Categoria di spesa</t>
+  </si>
+  <si>
+    <t>Tipologia di spesa</t>
+  </si>
   <si>
     <t>Beneficiario</t>
   </si>
   <si>
-    <t>N. Mandato</t>
+    <t>Importo</t>
   </si>
   <si>
-    <t>Data Mandato</t>
-[...119 lines deleted...]
-    <t>Spese correnti</t>
+    <t>Uscite correnti</t>
   </si>
   <si>
     <t>Acquisto di beni e servizi</t>
   </si>
   <si>
-    <t>Trasferimenti correnti</t>
+    <t>Altro soggetto pubblico e privato</t>
   </si>
   <si>
-    <t>Interessi passivi</t>
+    <t xml:space="preserve">Uscite in conto capitale </t>
   </si>
   <si>
-    <t>Altre spese per redditi da capitale</t>
-[...23 lines deleted...]
-    <t>AGREA - Pagamenti effettuati nel periodo dal 01.01.2025 al 31.03.2025 suddivisi per beneficiario</t>
+    <t>Investimenti in beni immateriali</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FF000000"/>
-[...17 lines deleted...]
-      <color rgb="FF000000"/>
+      <color rgb="FF333333"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF5175B9"/>
-[...17 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FFF7F7F7"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFCACAD9"/>
+        <color rgb="FFDDDDDD"/>
       </left>
       <right style="thin">
-        <color rgb="FFCACAD9"/>
+        <color rgb="FFDDDDDD"/>
       </right>
       <top style="thin">
-        <color rgb="FFCACAD9"/>
+        <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFCACAD9"/>
-[...14 lines deleted...]
-        <color rgb="FFCAC9D9"/>
+        <color rgb="FFDDDDDD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -713,1134 +468,533 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:H105"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.5546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="21" customWidth="1"/>
+    <col min="1" max="1" width="4.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.77734375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.6640625" customWidth="1"/>
+    <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" s="1" customFormat="1" ht="12.3" customHeight="1" x14ac:dyDescent="0.2"/>
-[...19 lines deleted...]
-      <c r="B8" s="2" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="34.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="2" t="s">
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="E1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...19 lines deleted...]
-      <c r="G9" s="7">
+    </row>
+    <row r="2" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B2" s="3">
+        <v>1</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="5">
+        <v>36575.599999999999</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B3" s="3">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="5">
+        <v>815.94</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B4" s="3">
+        <v>1</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2367.12</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="3">
+        <v>1</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="5">
         <v>52193.91</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="G10" s="13">
+      <c r="F5" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="3">
+        <v>1</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="5">
         <v>6195.21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="14" t="s">
+      <c r="F6" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="3">
+        <v>1</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="5">
+        <v>593.15</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="3">
+        <v>1</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="5">
+        <v>10119.129999999999</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="3">
+        <v>1</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="5">
+        <v>5267.44</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="3">
+        <v>1</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="5">
+        <v>5396.32</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="3">
+        <v>1</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="5">
+        <v>732</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="3">
+        <v>1</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="5">
+        <v>2076.0700000000002</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="3">
+        <v>1</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="5">
+        <v>285.63</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B14" s="3">
+        <v>1</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="5">
+        <v>249.71</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B15" s="3">
+        <v>1</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" s="5">
+        <v>68.14</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B16" s="3">
+        <v>1</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="5">
+        <v>503.12</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="3">
+        <v>1</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="5">
+        <v>2043.5</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B18" s="3">
+        <v>1</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="5">
+        <v>512.4</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="3">
+        <v>1</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="5">
+        <v>93848.5</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="3">
+        <v>1</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="5">
+        <v>19601.919999999998</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="3">
+        <v>1</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="5">
+        <v>70</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="3">
+        <v>1</v>
+      </c>
+      <c r="C22" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="15"/>
-[...8 lines deleted...]
-      <c r="B12" s="3" t="s">
+      <c r="D22" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="4">
-[...730 lines deleted...]
-      <c r="G75" s="7">
+      <c r="E22" s="5">
         <v>5678.01</v>
       </c>
-    </row>
-[...214 lines deleted...]
-      <c r="H105" s="25"/>
+      <c r="F22" s="4" t="s">
+        <v>8</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...5 lines deleted...]
-  <pageSetup paperSize="8" orientation="landscape"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Pagamenti per Beneficiario</vt:lpstr>
+      <vt:lpstr>Report 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>