--- v0 (2026-02-18)
+++ v1 (2026-07-23)
@@ -1,485 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fsagrea.ente.regione.emr.it\AgreaServiziFinanziari\11 TRASPARENZA\Art. 4bis dati sui pagamenti\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B924DAB1-793C-4D55-B884-4008FDEBB8CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{869CA6E5-C2E0-46CA-8FA7-31AD1756339F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Pagamenti per Beneficiario" sheetId="1" r:id="rId1"/>
+    <sheet name="Report 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="14">
+  <si>
+    <t>Anno</t>
+  </si>
+  <si>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Categoria di spesa</t>
+  </si>
+  <si>
+    <t>Tipologia di spesa</t>
+  </si>
   <si>
     <t>Beneficiario</t>
   </si>
   <si>
-    <t>N. Mandato</t>
+    <t>Importo</t>
   </si>
   <si>
-    <t>Data Mandato</t>
-[...179 lines deleted...]
-    <t>Spese correnti</t>
+    <t>Uscite correnti</t>
   </si>
   <si>
     <t>Acquisto di beni e servizi</t>
   </si>
   <si>
-    <t>Trasferimenti correnti</t>
+    <t>Altro soggetto pubblico e privato</t>
   </si>
   <si>
-    <t>Interessi passivi</t>
-[...2 lines deleted...]
-    <t>Altre spese per redditi da capitale</t>
+    <t>Persona fisica</t>
   </si>
   <si>
     <t>Altre spese correnti</t>
   </si>
   <si>
-    <t>Spese in conto capitale</t>
+    <t xml:space="preserve">Uscite in conto capitale </t>
   </si>
   <si>
-    <t>Investimenti fissi lordi e acquisto di terreni</t>
+    <t>Contributi in conto capitale</t>
   </si>
   <si>
-    <t>Contributi agli investimenti</t>
-[...11 lines deleted...]
-    <t>AGREA - Pagamenti effettuati nel periodo dal 01.04.2025 al 30.06.2025 suddivisi per beneficiario</t>
+    <t>Investimenti in beni immateriali</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FF000000"/>
-[...17 lines deleted...]
-      <color rgb="FF000000"/>
+      <color rgb="FF333333"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF5175B9"/>
-[...17 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FFF7F7F7"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFCACAD9"/>
+        <color rgb="FFDDDDDD"/>
       </left>
       <right style="thin">
-        <color rgb="FFCACAD9"/>
+        <color rgb="FFDDDDDD"/>
       </right>
       <top style="thin">
-        <color rgb="FFCACAD9"/>
+        <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFCACAD9"/>
-[...14 lines deleted...]
-        <color rgb="FFCAC9D9"/>
+        <color rgb="FFDDDDDD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -773,1818 +477,1053 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:H145"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.54296875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="21" customWidth="1"/>
+    <col min="1" max="1" width="4.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.77734375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.6640625" customWidth="1"/>
+    <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" s="1" customFormat="1" ht="12.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...19 lines deleted...]
-      <c r="B8" s="2" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="34.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="2" t="s">
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="E1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...19 lines deleted...]
-      <c r="G9" s="7">
+    </row>
+    <row r="2" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B2" s="3">
+        <v>2</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="5">
+        <v>333.66</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B3" s="3">
+        <v>2</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="5">
+        <v>1148.1500000000001</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B4" s="3">
+        <v>2</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="5">
+        <v>27310.720000000001</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="3">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="5">
+        <v>2367.12</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="3">
+        <v>2</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="5">
+        <v>404.22</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="3">
+        <v>2</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="5">
         <v>27450</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="8" t="s">
+      <c r="F7" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="3">
+        <v>2</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="5">
+        <v>127366.87</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="3">
+        <v>2</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="5">
+        <v>592.82000000000005</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="3">
+        <v>2</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="5">
+        <v>13959.85</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="3">
+        <v>2</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="5">
+        <v>808.03</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="3">
+        <v>2</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="5">
+        <v>3401.62</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="3">
+        <v>2</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="5">
+        <v>67403.600000000006</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B14" s="3">
+        <v>2</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="5">
+        <v>994.07</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B15" s="3">
+        <v>2</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" s="5">
+        <v>4402.25</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B16" s="3">
+        <v>2</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="5">
+        <v>5396.32</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="3">
+        <v>2</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="5">
+        <v>5396.32</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B18" s="3">
+        <v>2</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="5">
+        <v>732</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="3">
+        <v>2</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="5">
+        <v>5480.4</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="3">
+        <v>2</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="5">
+        <v>499.42</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="3">
+        <v>2</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="5">
+        <v>68.14</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="3">
+        <v>2</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E22" s="5">
+        <v>242.89</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B23" s="3">
+        <v>2</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="5">
+        <v>6.82</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="3">
+        <v>2</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E24" s="5">
+        <v>217.49</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="3">
+        <v>2</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="5">
+        <v>83233.67</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="3">
+        <v>2</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E26" s="5">
+        <v>2908.66</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="3">
+        <v>2</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E27" s="5">
+        <v>584.92999999999995</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="3">
+        <v>2</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E28" s="5">
+        <v>4705.74</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="3">
+        <v>2</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E29" s="5">
+        <v>3962</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B30" s="3">
+        <v>2</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E30" s="5">
+        <v>848.88</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B31" s="3">
+        <v>2</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E31" s="5">
+        <v>3546.1</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B32" s="3">
+        <v>2</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="5">
+        <v>15500</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="3">
+        <v>2</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E33" s="5">
+        <v>5700</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="3">
+        <v>2</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="5">
+        <v>48300</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="3">
+        <v>2</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="5">
+        <v>5000</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="3">
+        <v>2</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E36" s="5">
+        <v>3777.72</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B37" s="3">
+        <v>2</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="5">
+        <v>4424.53</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="3">
+        <v>2</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1903.2</v>
+      </c>
+      <c r="F38" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="9"/>
-[...8 lines deleted...]
-      <c r="B11" s="11" t="s">
+    </row>
+    <row r="39" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="3">
+        <v>2</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="12">
-[...5 lines deleted...]
-      <c r="E11" s="14" t="s">
+      <c r="E39" s="5">
+        <v>40.49</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="3">
+        <v>2</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="11" t="s">
+      <c r="D40" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="G11" s="15">
-[...11 lines deleted...]
-      <c r="E12" s="6" t="s">
+      <c r="E40" s="5">
+        <v>13716.93</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="3">
+        <v>2</v>
+      </c>
+      <c r="C41" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...14 lines deleted...]
-      <c r="E13" s="14" t="s">
+      <c r="D41" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="5">
+        <v>95611.74</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B42" s="3">
+        <v>2</v>
+      </c>
+      <c r="C42" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="11" t="s">
-[...19 lines deleted...]
-      <c r="B15" s="3" t="s">
+      <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="4">
-[...5 lines deleted...]
-      <c r="E15" s="6" t="s">
+      <c r="E42" s="5">
+        <v>4660.42</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B43" s="3">
+        <v>2</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...28 lines deleted...]
-      <c r="E17" s="14" t="s">
+      <c r="D43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="5">
+        <v>75777.25</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B44" s="3">
+        <v>2</v>
+      </c>
+      <c r="C44" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F17" s="11" t="s">
-[...92 lines deleted...]
-      <c r="E23" s="6" t="s">
+      <c r="D44" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="5">
+        <v>488</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B45" s="3">
+        <v>2</v>
+      </c>
+      <c r="C45" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F23" s="3" t="s">
-[...28 lines deleted...]
-      <c r="E25" s="14" t="s">
+      <c r="D45" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="5">
+        <v>14240.45</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B46" s="3">
+        <v>2</v>
+      </c>
+      <c r="C46" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F25" s="11" t="s">
-[...28 lines deleted...]
-      <c r="E27" s="6" t="s">
+      <c r="D46" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="5">
+        <v>12721.67</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="3">
+        <v>2</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F27" s="3" t="s">
-[...28 lines deleted...]
-      <c r="E29" s="14" t="s">
+      <c r="D47" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="5">
+        <v>136819.88</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="1" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B48" s="3">
+        <v>2</v>
+      </c>
+      <c r="C48" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F29" s="11" t="s">
-[...967 lines deleted...]
-      <c r="G106" s="15">
+      <c r="D48" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" s="5">
         <v>59377.919999999998</v>
       </c>
-    </row>
-[...378 lines deleted...]
-      <c r="H145" s="25"/>
+      <c r="F48" s="4" t="s">
+        <v>8</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...5 lines deleted...]
-  <pageSetup paperSize="8" orientation="landscape"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Pagamenti per Beneficiario</vt:lpstr>
+      <vt:lpstr>Report 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>